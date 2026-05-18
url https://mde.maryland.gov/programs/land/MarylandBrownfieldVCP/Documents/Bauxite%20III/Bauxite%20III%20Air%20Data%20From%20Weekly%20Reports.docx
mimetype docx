--- v0 (2025-12-19)
+++ v1 (2026-05-18)
@@ -60,54 +60,54 @@
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="018219"/>
           <w:sz w:val="16.06476402282715"/>
           <w:szCs w:val="16.06476402282715"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">DATE </w:t>
       </w:r>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:drawing>
           <wp:anchor allowOverlap="1" behindDoc="0" distB="19050" distT="19050" distL="19050" distR="19050" hidden="0" layoutInCell="1" locked="0" relativeHeight="0" simplePos="0">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-76199</wp:posOffset>
+              <wp:posOffset>19050</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>19050</wp:posOffset>
+              <wp:posOffset>-95249</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1325880" cy="521208"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
             <wp:wrapSquare wrapText="right" distB="19050" distT="19050" distL="19050" distR="19050"/>
             <wp:docPr id="1" name="image1.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1325880" cy="521208"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
@@ -248,98 +248,140 @@
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000004">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="734.708251953125" w:line="199.92000102996826" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
-          <w:color w:val="82887e"/>
-[...1 lines deleted...]
-          <w:szCs w:val="11.988630294799805"/>
+          <w:color w:val="018219"/>
+          <w:sz w:val="31.88975715637207"/>
+          <w:szCs w:val="31.88975715637207"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
+        <w:sectPr>
+          <w:pgSz w:h="12240" w:w="15840" w:orient="landscape"/>
+          <w:pgMar w:bottom="496.8000030517578" w:top="561.600341796875" w:left="1440" w:right="1440" w:header="0" w:footer="720"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:equalWidth="0" w:num="1">
+            <w:col w:space="0" w:w="12960"/>
+          </w:cols>
+        </w:sectPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="018219"/>
           <w:sz w:val="31.88975715637207"/>
           <w:szCs w:val="31.88975715637207"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">APPENDIX B: AIR MONITORING ANALYTICAL RESULTS</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="12856.343994140625" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="4216.346435546875" w:firstLine="0"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="82887e"/>
+          <w:sz w:val="11.988630294799805"/>
+          <w:szCs w:val="11.988630294799805"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:cs="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="82887e"/>
           <w:sz w:val="11.988630294799805"/>
           <w:szCs w:val="11.988630294799805"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Page 7 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000005">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="73.76644134521484" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="46a0c9"/>
@@ -407,51 +449,51 @@
             <w:gridCol w:w="1104.000244140625"/>
             <w:gridCol w:w="1103.9996337890625"/>
             <w:gridCol w:w="1104.000244140625"/>
             <w:gridCol w:w="1104.000244140625"/>
             <w:gridCol w:w="5544.000244140625"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="191.99951171875" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000006">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.440025329589844" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -472,51 +514,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000007">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00799560546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -537,51 +579,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Units </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000008">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="30.04791259765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -603,51 +645,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Count </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000009">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.114501953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -668,51 +710,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -733,51 +775,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PAH (Benzo(a)pyrene)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.9678955078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -798,51 +840,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hydrogen Cyanide </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -863,51 +905,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluorides </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -928,51 +970,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PCB (Aroclor 1242) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000000F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="27.4560546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -1000,51 +1042,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="163.20068359375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000010">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.10401153564453" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -1065,102 +1107,102 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.869217872619629"/>
                 <w:szCs w:val="9.869217872619629"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Method </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000011">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.869217872619629"/>
                 <w:szCs w:val="9.869217872619629"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000012">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -1168,51 +1210,51 @@
                 <w:szCs w:val="9.869217872619629"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000013">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000014">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="-625.653076171875" w:firstLine="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -1233,102 +1275,102 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.869217872619629"/>
                 <w:szCs w:val="9.869217872619629"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NIOSH 7303 (Inorganic As)NIOSH 7303 (Total Cr)NIOSH 5506 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000015">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.869217872619629"/>
                 <w:szCs w:val="9.869217872619629"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000016">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -1349,51 +1391,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.869217872619629"/>
                 <w:szCs w:val="9.869217872619629"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NIOSH 7904 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000017">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -1414,51 +1456,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.869217872619629"/>
                 <w:szCs w:val="9.869217872619629"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NIOSH 7902 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000018">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -1479,51 +1521,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.869217872619629"/>
                 <w:szCs w:val="9.869217872619629"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NIOSH 5503</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000019">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -1537,51 +1579,51 @@
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="239.9993896484375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -1602,51 +1644,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
                 <w:sz w:val="10.5600004196167"/>
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">OSHA PEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.742523193359375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -1667,51 +1709,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
                 <w:sz w:val="10.5600004196167"/>
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -1719,51 +1761,51 @@
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="39.78240966796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -1784,51 +1826,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
                 <w:sz w:val="10.5600004196167"/>
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt;0.01 &gt;0.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000001F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="39.78271484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -1849,51 +1891,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
                 <w:sz w:val="10.5600004196167"/>
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt;0.2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000020">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="39.78271484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -1914,51 +1956,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
                 <w:sz w:val="10.5600004196167"/>
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt;11 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000021">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="39.7833251953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -1979,51 +2021,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
                 <w:sz w:val="10.5600004196167"/>
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt;2.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000022">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="39.7833251953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -2044,51 +2086,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
                 <w:sz w:val="10.5600004196167"/>
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&gt;0.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000023">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="46a0c9"/>
@@ -2102,51 +2144,51 @@
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000024">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2167,51 +2209,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">11/13/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000025">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95233154296875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2232,51 +2274,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000026">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.584320068359375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2298,51 +2340,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000027">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000028">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2363,51 +2405,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000029">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2428,51 +2470,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2493,51 +2535,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2558,51 +2600,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2623,51 +2665,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="30.048828125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2695,51 +2737,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">On 4ft stilt, approximetally 5ft from where Jemco staff installing explosives for blasting, downwind.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2760,51 +2802,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">11/12/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000002F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95294189453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2825,51 +2867,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000030">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.584930419921875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2891,51 +2933,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000031">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000032">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -2956,51 +2998,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00065 &lt;0.0049 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000033">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3021,51 +3063,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00099 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000034">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3086,51 +3128,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.023 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000035">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3151,51 +3193,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0043 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000036">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3216,51 +3258,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000037">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="27.457275390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3288,51 +3330,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">South-central of Pad A during installation of DelMarva's SE sanitary line, area sample on perimeter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000038">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3353,51 +3395,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">11/10/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000039">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95355224609375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3418,51 +3460,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.585540771484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3484,51 +3526,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3549,51 +3591,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3614,51 +3656,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3679,51 +3721,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000003F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3744,51 +3786,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000040">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3809,51 +3851,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000041">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8650074005127" w:lineRule="auto"/>
               <w:ind w:left="29.2822265625" w:right="947.61474609375" w:firstLine="1.7279052734375"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3881,51 +3923,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal samples on DelMarva trench worker Christian (Metals), trench worker Juan Fuentes (PCB),excavator operator Luis Viera (F), trench worker Alfredo (PAH), trench worker Robin Chavez (HC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000042">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.13805389404297" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -3946,51 +3988,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">11/7/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000043">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.106109619140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4011,51 +4053,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000044">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.58599853515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4077,51 +4119,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000045">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000046">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4142,51 +4184,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00065 &lt;0.0049 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000047">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4207,51 +4249,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00099 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000048">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4272,51 +4314,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.023 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000049">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4337,51 +4379,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0043 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4402,51 +4444,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="27.45849609375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4474,51 +4516,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">S Central of Pad A, DelMarva Excavation Area, N of Work Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.13866424560547" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4539,51 +4581,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">11/5/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.106719970703125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4604,51 +4646,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.58660888671875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4670,51 +4712,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000004F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000050">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4735,51 +4777,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00065 &lt;0.0049 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000051">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4800,51 +4842,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00099 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000052">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4865,51 +4907,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.023 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000053">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4930,51 +4972,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0043 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000054">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -4995,51 +5037,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000055">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.443115234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5067,51 +5109,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Area samples S of Pad A, E Side of DelMarva Excavation Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000056">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.13927459716797" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5132,51 +5174,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">11/4/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000057">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.107330322265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5197,51 +5239,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000058">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.58721923828125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5263,51 +5305,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000059">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5328,51 +5370,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00067 &lt;0.0050 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5393,51 +5435,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0010 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5458,51 +5500,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.021 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5523,51 +5565,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0044 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5588,51 +5630,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000005F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.4437255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5660,51 +5702,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Area samples S of Pad A, NE Side of DelMarva Excavation Area</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000060">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5725,51 +5767,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/28/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000061">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95599365234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5790,51 +5832,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000062">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.587982177734375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5856,51 +5898,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000063">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000064">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5921,51 +5963,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00069 &lt;0.0052 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000065">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -5986,51 +6028,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00082 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000066">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6051,51 +6093,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.021 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000067">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6116,51 +6158,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000068">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6181,51 +6223,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000069">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.86629486083984" w:lineRule="auto"/>
               <w:ind w:left="31.0125732421875" w:right="273.02001953125" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6253,51 +6295,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal samples on trench workers Carlos Hernandez (M), Juan Jose Fuentes (PCB); Excavator operators RobertNavarrette (HC), Oscar Dominguez (F); and supply support Jesus Jimenez (PAH)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6318,51 +6360,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/27/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95660400390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6383,51 +6425,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.588592529296875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6449,51 +6491,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6514,51 +6556,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000006F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6579,51 +6621,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000070">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6644,51 +6686,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000071">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6709,51 +6751,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000072">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6774,51 +6816,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000073">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.4449462890625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6846,51 +6888,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Area sample N of Delmarva excavation located on S side of field site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000074">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6911,51 +6953,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/23/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000075">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95721435546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -6976,51 +7018,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000076">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.589202880859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7042,51 +7084,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000077">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000078">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7107,51 +7149,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000079">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7172,51 +7214,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7237,51 +7279,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7302,51 +7344,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7367,51 +7409,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.86374855041504" w:lineRule="auto"/>
               <w:ind w:left="27.2698974609375" w:right="72.501220703125" w:firstLine="3.743896484375"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7439,51 +7481,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five personal samples on five Delmarva staff during trenching in the SW corner of the field site during installation ofstormwater drain.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7504,51 +7546,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/22/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000007F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95782470703125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7569,51 +7611,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000080">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.589813232421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7635,51 +7677,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000081">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000082">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7700,51 +7742,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00065 &lt;0.0049 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000083">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7765,51 +7807,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00098 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000084">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7830,51 +7872,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.023 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000085">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7895,51 +7937,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0043 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000086">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -7960,51 +8002,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000087">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8650074005127" w:lineRule="auto"/>
               <w:ind w:left="31.1102294921875" w:right="153.880615234375" w:hanging="0.0958251953125"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8032,51 +8074,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples co-located, SW corner of field site, adjacent to and within 1 ft S of the Delmarva excavation forinstallation of stormwater pipe. Co-located</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000088">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8097,51 +8139,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/21/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000089">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95843505859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8162,51 +8204,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.590423583984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8228,51 +8270,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8293,51 +8335,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00067 &lt;0.0050 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8358,51 +8400,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0010 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8423,51 +8465,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.023 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000008F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8488,51 +8530,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0045 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000090">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8553,51 +8595,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000091">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.86629486083984" w:lineRule="auto"/>
               <w:ind w:left="31.11083984375" w:right="153.880615234375" w:hanging="0.0958251953125"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8625,51 +8667,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples co-located, SW corner of field site, adjacent to and within 1 ft S of the Delmarva excavation forinstallation of stormwater pipe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000092">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8690,51 +8732,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/20/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000093">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95904541015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8755,51 +8797,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000094">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.591033935546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8821,51 +8863,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000095">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000096">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8886,51 +8928,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000097">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -8951,51 +8993,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000098">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9016,51 +9058,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000099">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9081,51 +9123,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9146,51 +9188,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8650074005127" w:lineRule="auto"/>
               <w:ind w:left="31.015625" w:right="219.832763671875" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9218,51 +9260,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples co-located, mounted inside Keller excavator operated by Brian Thomas during drilling at Pad A.Keller moved across whole pad, east to west, during monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9283,51 +9325,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/17/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95965576171875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9348,51 +9390,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.591644287109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9414,51 +9456,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000009F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9479,51 +9521,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00068 &lt;0.0051 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9544,51 +9586,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0010 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -9609,51 +9651,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.024 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9674,51 +9716,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0045 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9739,51 +9781,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.86374855041504" w:lineRule="auto"/>
               <w:ind w:left="30.4400634765625" w:right="190.743408203125" w:firstLine="0.576171875"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9811,51 +9853,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples co-located within 10 ft downwind of Keller drilling operation on pad A. Keller went across wholepad from east to west during monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.99993896484375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9876,51 +9918,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/16/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.96026611328125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -9941,51 +9983,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.52020263671875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -10006,51 +10048,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000A9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0162353515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10071,51 +10113,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.01654052734375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10136,51 +10178,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10201,51 +10243,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10266,51 +10308,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.064697265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10331,51 +10373,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.064697265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10396,51 +10438,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8639488220215" w:lineRule="auto"/>
               <w:ind w:left="30.4315185546875" w:right="45.888671875" w:firstLine="0.576171875"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10468,51 +10510,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PAH, and HC area samples co-located and mounted on burm directly north of Delmarva staging area. PCB and F arepersonal samples mounted during survey work on pad A. Metals sample cassette had missing MCE filter.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.99993896484375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10533,51 +10575,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/15/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.95172119140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10598,51 +10640,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.51165771484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10664,51 +10706,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0555419921875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10729,51 +10771,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10794,51 +10836,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10859,51 +10901,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10924,51 +10966,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0089111328125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -10989,51 +11031,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000B9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8639488220215" w:lineRule="auto"/>
               <w:ind w:left="31.104736328125" w:right="136.607666015625" w:hanging="0.0958251953125"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11061,51 +11103,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Four co-located area samples mounted on the pedestrian Walkway near turn onto eastern access road before SMAboundary, just north of Keller trailers.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.99993896484375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.136985778808594" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11126,51 +11168,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/9/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.104888916015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11191,51 +11233,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.51287841796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11257,51 +11299,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11322,51 +11364,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000BF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11387,51 +11429,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.009521484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11452,51 +11494,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11517,51 +11559,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11582,51 +11624,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8639488220215" w:lineRule="auto"/>
               <w:ind w:left="28.8983154296875" w:right="55.582275390625" w:firstLine="2.2076416015625"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11654,51 +11696,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Metal and PCB are personal samples mounted on Keller drill operators, PAH and F are area samples mounted on aircompressor about 30 ft from drill point. Keller operating on east side of pad C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.99993896484375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.138206481933594" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11719,51 +11761,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/8/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.106109619140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11784,51 +11826,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.586151123046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11850,51 +11892,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11915,51 +11957,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (x2A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000C9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -11980,51 +12022,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (x2A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12045,51 +12087,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0113525390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12110,51 +12152,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0113525390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12175,51 +12217,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8639488220215" w:lineRule="auto"/>
               <w:ind w:left="35.13916015625" w:right="167.708740234375" w:hanging="9.599609375"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12247,51 +12289,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Two metal area samples, two PAH area samples, and an HC area sample mounted on pressure wash engine about10ft from SMA pressure wash operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.139427185058594" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12312,51 +12354,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/7/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000CF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.107330322265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12377,51 +12419,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.587371826171875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12443,51 +12485,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12508,51 +12550,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (P+A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12573,51 +12615,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (x2A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12638,51 +12680,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0125732421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12703,51 +12745,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0125732421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12768,51 +12810,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8639488220215" w:lineRule="auto"/>
               <w:ind w:left="28.8043212890625" w:right="221.083984375" w:firstLine="2.208251953125"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12840,51 +12882,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal metal sample mounted on the SMA Turner wash station operator, four area samples, a metal, two PAHs,and an HC mounted on wash station canopy within 10ft of wash station operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.99993896484375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.140647888183594" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12905,51 +12947,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10/1/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000D9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.108551025390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -12970,51 +13012,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.588592529296875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13036,51 +13078,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13101,51 +13143,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13166,51 +13208,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13231,51 +13273,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000DF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0137939453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13296,51 +13338,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13361,51 +13403,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (x2A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0137939453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13433,51 +13475,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples mounted on outside railing of Pleasants bullbozer operated by Matt during grading of pads</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9997863769531" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.133888244628906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13498,51 +13540,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/30/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.109771728515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13563,51 +13605,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.51776123046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -13629,51 +13671,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13694,51 +13736,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13759,51 +13801,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13824,51 +13866,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000E9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0150146484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -13889,51 +13931,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -13954,51 +13996,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8639488220215" w:lineRule="auto"/>
               <w:ind w:left="31.0150146484375" w:right="209.561767578125" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14026,51 +14068,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Four area samples mounted on outside railing of Pleasants bullbozer during grading of pads A and C. A duplicatePCB filter was hung on the bulldozer, but this sample train fell during grading.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.99993896484375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.135108947753906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14091,51 +14133,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/29/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000ED">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.110992431640625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14156,51 +14198,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.591033935546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14222,51 +14264,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000EF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14287,51 +14329,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14352,51 +14394,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14417,51 +14459,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0162353515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14482,51 +14524,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14547,51 +14589,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (x2A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.86363410949707" w:lineRule="auto"/>
               <w:ind w:left="25.25634765625" w:right="96.375732421875" w:firstLine="5.7598876953125"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14619,51 +14661,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples installed on E side of trailer city excavation between admin zone &amp; excavation. Installed on trailerwater tanks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.0000915527344" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.136329650878906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14684,51 +14726,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/24/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.112213134765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14749,51 +14791,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.592254638671875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14815,51 +14857,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000F9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14880,51 +14922,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00071 &lt;0.0054 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.064697265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -14945,51 +14987,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0011 (x2A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.064697265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15010,51 +15052,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.025 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0174560546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15075,51 +15117,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0653076171875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15140,51 +15182,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000000FF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.86363410949707" w:lineRule="auto"/>
               <w:ind w:left="28.5211181640625" w:right="129.302978515625" w:firstLine="2.496337890625"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15212,51 +15254,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples mounted on posts in the center of the field site at height of 4ft during Pleasants excavation andgrading of pads A and C.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.0000915527344" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000100">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.137550354003906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15277,51 +15319,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/23/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000101">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.113433837890625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15342,51 +15384,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000102">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.593475341796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15408,51 +15450,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000103">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000104">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0653076171875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15473,51 +15515,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00083 &lt;0.0063 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000105">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06591796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15538,51 +15580,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000106">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06591796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15603,51 +15645,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.029 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000107">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0665283203125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15668,51 +15710,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0056 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000108">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0665283203125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15733,51 +15775,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0016 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000109">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8639488220215" w:lineRule="auto"/>
               <w:ind w:left="25.162353515625" w:right="181.717529296875" w:firstLine="5.8563232421875"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -15789,129 +15831,129 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Four personal samples (M, PCB, F, PAH) mounted on Hercules staff during fencing installation on the north side ofthe field site. One HC area sample mounted on the fence within 5ft of work</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010A">
-[...37 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010B">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010C">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7031.807975769043" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="262626"/>
@@ -15979,51 +16021,51 @@
             <w:gridCol w:w="1104.000244140625"/>
             <w:gridCol w:w="1103.9996337890625"/>
             <w:gridCol w:w="1104.000244140625"/>
             <w:gridCol w:w="1104.000244140625"/>
             <w:gridCol w:w="5544.000244140625"/>
           </w:tblGrid>
         </w:tblGridChange>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="192.000732421875" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.439987182617188" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16044,51 +16086,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Agent </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00799560546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16109,51 +16151,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Units </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000010F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="30.04791259765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16175,51 +16217,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Count </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000110">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000111">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.1041259765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16240,51 +16282,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000112">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16305,51 +16347,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PAH (Benzo(a)pyrene)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000113">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="23.9678955078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16370,51 +16412,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> Hydrogen Cyanide </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000114">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16435,51 +16477,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Fluorides </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000115">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16500,51 +16542,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PCB (Aroclor 1242) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000116">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="27.4560546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16572,51 +16614,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000117">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.128013610839844" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16637,51 +16679,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/22/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000118">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.103973388671875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16702,51 +16744,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000119">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.584014892578125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16768,51 +16810,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05584716796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16833,51 +16875,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00079 &lt;0.0059 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16898,51 +16940,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.00830078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -16963,51 +17005,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0089111328125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17028,51 +17070,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000011F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17093,51 +17135,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0015 (x4P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000120">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.86374855041504" w:lineRule="auto"/>
               <w:ind w:left="30.4327392578125" w:right="112.703857421875" w:firstLine="0.576171875"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17165,51 +17207,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five personal samples mounted on Hercules staff in NW corner of field site during perimeter fence installation. Workperformed adjacent to Pleasants leveling W soil piles.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9990234375" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000121">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.129005432128906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17230,51 +17272,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/18/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000122">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.104888916015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17295,51 +17337,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000123">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.584930419921875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17361,51 +17403,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000124">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000125">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17426,51 +17468,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00083 &lt;0.0063 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000126">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17491,51 +17533,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000127">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -17556,51 +17598,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.029 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000128">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17621,51 +17663,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0056 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000129">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17686,51 +17728,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0016 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.86629486083984" w:lineRule="auto"/>
               <w:ind w:left="29.6636962890625" w:right="33.504638671875" w:firstLine="1.343994140625"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17758,51 +17800,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Four area samples mounted on SMA wash station canopy, one personal PCB sample mounted on Turner wash stationoperator.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.127784729003906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17823,51 +17865,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/16/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.103668212890625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17888,51 +17930,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.583709716796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -17954,51 +17996,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000012F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0555419921875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18019,51 +18061,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00083 &lt;0.0063 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000130">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18084,51 +18126,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000131">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18149,51 +18191,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.029 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000132">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18214,51 +18256,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0056 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000133">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18279,51 +18321,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0016 (P) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000134">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8650074005127" w:lineRule="auto"/>
               <w:ind w:left="25.8245849609375" w:right="81.888427734375" w:firstLine="5.184326171875"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18351,51 +18393,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Four area samples 10 ft downwind of Hawkins installation of snow fence, one personal PCB sample on Hawkins staff.Work takes place E of SMA wash station.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000135">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.129005432128906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18416,51 +18458,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/15/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000136">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.104888916015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18481,51 +18523,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000137">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.51287841796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -18547,51 +18589,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000138">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000139">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18612,51 +18654,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00050 &lt;0.0038 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18677,51 +18719,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00076 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.009521484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18742,51 +18784,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18807,51 +18849,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0033 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18872,51 +18914,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00094 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8650074005127" w:lineRule="auto"/>
               <w:ind w:left="28.8983154296875" w:right="220.511474609375" w:firstLine="2.11181640625"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -18944,51 +18986,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples W side of field site by Hercules fence installers, on 4ft stakes, N side of W soil piles. Hydrogencyanide sample liquid vial broke during shipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000013F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.130226135253906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19009,51 +19051,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/11/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000140">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.106109619140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19074,51 +19116,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000141">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.586151123046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19140,51 +19182,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000142">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000143">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19205,51 +19247,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000144">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19270,51 +19312,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000145">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19335,51 +19377,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000146">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19400,51 +19442,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000147">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19465,51 +19507,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000148">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0113525390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19537,51 +19579,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples mounted in Keller Excavator Cab driven by Rob during work on pads A and C.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000149">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.131446838378906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19602,51 +19644,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/10/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.107330322265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19667,51 +19709,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.587371826171875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19733,51 +19775,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19798,51 +19840,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00063 &lt;0.0047 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19863,51 +19905,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00095 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000014F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19928,51 +19970,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.022 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000150">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -19993,51 +20035,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0042 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000151">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20058,51 +20100,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0012 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000152">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0125732421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20130,51 +20172,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples mounted in Keller Excavator Cab driven by David during work on pads A and C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000153">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.132667541503906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20195,51 +20237,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/9/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000154">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.108551025390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20260,51 +20302,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000155">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.588592529296875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20326,51 +20368,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000156">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000157">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20391,51 +20433,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00054 &lt;0.0040 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000158">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20456,51 +20498,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00081 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000159">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06103515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20521,51 +20563,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.019 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20586,51 +20628,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0036 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20651,51 +20693,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0010 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0137939453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20723,51 +20765,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples mounted in Keller mini bulldozer driven by David during work on pads A and C</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.133888244628906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20788,51 +20830,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/5/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.109771728515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20853,51 +20895,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000015F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.589813232421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20919,51 +20961,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000160">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000161">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -20984,51 +21026,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00073 &lt;0.0055 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000162">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21049,51 +21091,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0011 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000163">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.062255859375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21114,51 +21156,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.025 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000164">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21179,51 +21221,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0049 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000165">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21244,51 +21286,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0014 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000166">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8650074005127" w:lineRule="auto"/>
               <w:ind w:left="27.4627685546875" w:right="109.593505859375" w:firstLine="3.55224609375"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21316,51 +21358,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples mounted 10 ft downwind of Keller air tracking operation on stake at 4ft. Work took plance in theSW corner of the field site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000167">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.135108947753906" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21381,51 +21423,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/4/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000168">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.110992431640625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21446,51 +21488,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000169">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.591033935546875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21512,51 +21554,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21577,51 +21619,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00071 &lt;0.0054 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21642,51 +21684,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0011 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0634765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21707,51 +21749,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.025 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21772,51 +21814,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0048 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000016F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21837,51 +21879,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00054 (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000170">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="260.76544761657715" w:lineRule="auto"/>
               <w:ind w:left="25.247802734375" w:right="173.184814453125" w:firstLine="5.7598876953125"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21909,51 +21951,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples mounted on the outside railing of dump truck operated by pleasants Representative Keith.Operation included excavator filling, driving, and dumping soil load. Truck driving across field site east to west and west to east.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000171">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.128013610839844" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -21974,51 +22016,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">9/3/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000172">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.103973388671875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22039,51 +22081,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000173">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.584014892578125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22105,51 +22147,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000174">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000175">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05584716796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22170,51 +22212,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00083 &lt;0.0063 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000176">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22235,51 +22277,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000177">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.05615234375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22300,51 +22342,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.029 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000178">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22365,51 +22407,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0056 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000179">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22430,51 +22472,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0016 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22502,51 +22544,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Five area samples mounted on 4ft stakes downwind of excavation of traps 3A and 3B in the S side of the field site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.03295135498047" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22567,51 +22609,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">8/25/2002 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.104888916015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22632,51 +22674,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="29.472808837890625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22698,51 +22740,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000017F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0567626953125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22763,51 +22805,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00059 &lt;0.0044 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000180">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.057373046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22828,51 +22870,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00089 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000181">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.009521484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22893,51 +22935,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000182">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0101318359375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -22958,51 +23000,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000183">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23023,51 +23065,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0011 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000184">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.538330078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23095,51 +23137,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Three area samples in the SW corner of field site, down wind of excavation of traps 1 &amp; 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000185">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.03417205810547" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23160,51 +23202,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">8/22/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000186">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.106109619140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23225,51 +23267,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000187">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="30.7220458984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23291,51 +23333,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000188">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000189">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0579833984375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23356,51 +23398,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00059 &lt;0.0044 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0107421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23421,51 +23463,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0107421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23486,51 +23528,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0113525390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23551,51 +23593,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018D">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23616,51 +23658,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0011 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.53955078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23688,51 +23730,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Two area samples mounted in Pleasants excavator cab during excavation of traps 1 and 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000018F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.03539276123047" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23753,51 +23795,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">8/20/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000190">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.107330322265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23818,51 +23860,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000191">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.51531982421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23884,51 +23926,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000192">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000193">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0592041015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -23949,51 +23991,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00075 &lt;0.0056 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000194">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.059814453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24014,51 +24056,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0011 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000195">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.011962890625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24079,51 +24121,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000196">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24144,51 +24186,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0050 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000197">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24209,51 +24251,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0014 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000198">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0125732421875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24281,51 +24323,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Four area samples mounted in the Pleasants excavator cab during excavation of traps 1 and 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.000244140625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="00000199">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.03661346435547" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24346,51 +24388,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">8/13/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019A">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.108551025390625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24411,51 +24453,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019B">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="30.7244873046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24477,51 +24519,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019C">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019D">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0604248046875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -24561,51 +24603,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0017 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019E">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.01318359375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24626,51 +24668,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="0000019F">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.01318359375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24691,51 +24733,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0137939453125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24756,51 +24798,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24821,51 +24863,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00083 (A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.5419921875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24893,51 +24935,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Two area samples mounted in the Pleasants excavator cab during excavation of traps 1 and 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="383.9996337890625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.03783416748047" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -24958,51 +25000,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">8/12/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.109771728515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25023,51 +25065,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.133697509765625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25089,51 +25131,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0616455078125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -25173,51 +25215,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0017 (x4A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.014404296875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25238,51 +25280,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001A9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.014404296875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25303,51 +25345,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0150146484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25368,51 +25410,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25421,51 +25463,51 @@
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00083 (A),</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="51.168212890625" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25486,51 +25528,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00071 (A)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AD">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8650074005127" w:lineRule="auto"/>
               <w:ind w:left="30.054931640625" w:right="45.113525390625" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25558,51 +25600,51 @@
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">One PCB area sample and three metals area samples mounted on a stake downwind of excavation of traps 1 and 2,One PCB and one metal samples mounted inside Pleasants excavator cab during traps 1 and 2 excavation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="384.00054931640625" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AE">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.03905487060547" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25623,51 +25665,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">8/11/2025 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001AF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.110992431640625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25688,51 +25730,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">mg/m3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.134918212890625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25754,51 +25796,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">6 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="2"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0628662109375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
@@ -25838,51 +25880,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 (x4A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25903,51 +25945,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.015625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -25968,51 +26010,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.0162353515625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26033,51 +26075,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">NA </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0640869140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26098,51 +26140,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00083 (x2A) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="339.8639488220215" w:lineRule="auto"/>
               <w:ind w:left="30.05615234375" w:right="45.113525390625" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26171,51 +26213,51 @@
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">One PCB area sample and three metals area samples mounted on a stake downwind of excavation of traps 1 and 2,One PCB and one metal samples mounted inside Pleasants excavator cab during traps 1 and 2 excavation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="192.0001220703125" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001B9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="27.46784210205078" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26237,51 +26279,51 @@
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Sample Count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="6"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001BC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="32.4310302734375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26302,51 +26344,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="10.5600004196167"/>
                 <w:szCs w:val="10.5600004196167"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">29 22 19 3538</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26361,51 +26403,51 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="191.99981689453125" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.11583709716797" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26426,51 +26468,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum Measured Value</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0653076171875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26491,51 +26533,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.00083 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C6">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06561279296875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26556,51 +26598,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0063 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C7">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06591796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26621,51 +26663,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0013 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C8">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.06591796875" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26686,51 +26728,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.029 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001C9">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0665283203125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26751,51 +26793,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0056 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CA">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="25.0665283203125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26816,51 +26858,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">&lt;0.0016</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CB">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26875,51 +26917,51 @@
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:cantSplit w:val="0"/>
           <w:trHeight w:val="192.0001220703125" w:hRule="atLeast"/>
           <w:tblHeader w:val="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="3"/>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CC">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CD">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="31.019859313964844" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -26940,51 +26982,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">PEL / Max</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001CF">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.146484375" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -27005,51 +27047,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">12x </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D0">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.6187744140625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -27070,51 +27112,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">79x </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D1">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="35.1470947265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -27135,51 +27177,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">154x </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D2">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="29.4830322265625" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -27200,51 +27242,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">379x </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D3">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="28.5235595703125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -27265,51 +27307,51 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">446x </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D4">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D5">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="29.483642578125" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
@@ -27330,131 +27372,92 @@
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
                 <w:rtl w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">313x</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:shd w:fill="auto" w:val="clear"/>
             <w:tcMar>
               <w:top w:w="100.0" w:type="dxa"/>
               <w:left w:w="100.0" w:type="dxa"/>
               <w:bottom w:w="100.0" w:type="dxa"/>
               <w:right w:w="100.0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D5">
+          <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
             <w:pPr>
               <w:keepNext w:val="0"/>
               <w:keepLines w:val="0"/>
               <w:pageBreakBefore w:val="0"/>
               <w:widowControl w:val="0"/>
               <w:pBdr>
                 <w:top w:space="0" w:sz="0" w:val="nil"/>
                 <w:left w:space="0" w:sz="0" w:val="nil"/>
                 <w:bottom w:space="0" w:sz="0" w:val="nil"/>
                 <w:right w:space="0" w:sz="0" w:val="nil"/>
                 <w:between w:space="0" w:sz="0" w:val="nil"/>
               </w:pBdr>
               <w:shd w:fill="auto" w:val="clear"/>
               <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i w:val="0"/>
                 <w:iCs w:val="0"/>
                 <w:smallCaps w:val="0"/>
                 <w:strike w:val="0"/>
                 <w:color w:val="262626"/>
                 <w:sz w:val="9.600000381469727"/>
                 <w:szCs w:val="9.600000381469727"/>
                 <w:u w:val="none"/>
                 <w:shd w:fill="auto" w:val="clear"/>
                 <w:vertAlign w:val="baseline"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
               <w:rPr>
                 <w:rtl w:val="0"/>
               </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D6">
-[...37 lines deleted...]
-    </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D7">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
@@ -27464,90 +27467,129 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:r>
     </w:p>
     <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D8">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
+        <w:spacing w:after="0" w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="none"/>
+          <w:shd w:fill="auto" w:val="clear"/>
+          <w:vertAlign w:val="baseline"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
+        <w:rPr>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:widowControl w:val="0"/>
+        <w:pBdr>
+          <w:top w:space="0" w:sz="0" w:val="nil"/>
+          <w:left w:space="0" w:sz="0" w:val="nil"/>
+          <w:bottom w:space="0" w:sz="0" w:val="nil"/>
+          <w:right w:space="0" w:sz="0" w:val="nil"/>
+          <w:between w:space="0" w:sz="0" w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="30.84705352783203" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="262626"/>
           <w:sz w:val="10.5600004196167"/>
           <w:szCs w:val="10.5600004196167"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="262626"/>
           <w:sz w:val="10.5600004196167"/>
           <w:szCs w:val="10.5600004196167"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">(A) = Area sample, (P) = Personal Sample, (x#) = multiple samples</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001D9">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="34.12067413330078" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="262626"/>
@@ -27556,51 +27598,51 @@
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="262626"/>
           <w:sz w:val="10.5600004196167"/>
           <w:szCs w:val="10.5600004196167"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Below Limit of Detection </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DA">
+    <w:p w:rsidR="00000000" w:rsidDel="00000000" w:rsidP="00000000" w:rsidRDefault="00000000" w:rsidRPr="00000000" w14:paraId="000001DB">
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:pageBreakBefore w:val="0"/>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:space="0" w:sz="0" w:val="nil"/>
           <w:left w:space="0" w:sz="0" w:val="nil"/>
           <w:bottom w:space="0" w:sz="0" w:val="nil"/>
           <w:right w:space="0" w:sz="0" w:val="nil"/>
           <w:between w:space="0" w:sz="0" w:val="nil"/>
         </w:pBdr>
         <w:shd w:fill="auto" w:val="clear"/>
         <w:spacing w:after="0" w:before="3298.7384033203125" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="7031.807975769043" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="262626"/>
@@ -27610,55 +27652,55 @@
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidDel="00000000" w:rsidR="00000000" w:rsidRPr="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:color w:val="262626"/>
           <w:sz w:val="9.600000381469727"/>
           <w:szCs w:val="9.600000381469727"/>
           <w:u w:val="none"/>
           <w:shd w:fill="auto" w:val="clear"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Page 2 of 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:type w:val="continuous"/>
       <w:pgSz w:h="12240" w:w="15840" w:orient="landscape"/>
-      <w:pgMar w:bottom="496.8000030517578" w:top="561.600341796875" w:left="1440" w:right="1440" w:header="0" w:footer="720"/>
-      <w:pgNumType w:start="1"/>
+      <w:pgMar w:bottom="496.8000030517578" w:top="561.600341796875" w:left="612.0000076293945" w:right="520.799560546875" w:header="0" w:footer="720"/>
       <w:cols w:equalWidth="0" w:num="1">
-        <w:col w:space="0" w:w="12960"/>
+        <w:col w:space="0" w:w="14707.20043182373"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:font w:name="Arial"/>
   <w:font w:name="Georgia"/>
   <w:font w:name="Verdana"/>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions">
   <w:embedTrueTypeFonts w:val="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:compat>
     <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
@@ -28330,43 +28372,43 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Group xmlns="839d8904-cf70-44c9-ac9b-526b59c64334" xsi:nil="true"/>
     <PublishingExpirationDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <PublishingStartDate xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D343F4E-C77D-489D-A768-7756428D89AE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC8BADEC-D678-4DAD-A9AC-381BD17627F9}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5ED3E436-09C7-4BCF-A6F8-095A9A0C8926}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A66A083-2299-4C1C-929A-AEAF0BBB1C7E}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB70AFBD-9E37-4CB6-B435-FC2ABE4A6EF4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F975A4E-76F2-412B-930F-68002BA4E802}"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010004F4B126FBDF024E950A04E78D06CD5C</vt:lpwstr>
   </property>
 </Properties>
 </file>